--- v0 (2026-03-10)
+++ v1 (2026-06-05)
@@ -67,339 +67,339 @@
   <si>
     <t>Created At</t>
   </si>
   <si>
     <t>Updated At</t>
   </si>
   <si>
     <t>Abdul</t>
   </si>
   <si>
     <t>Khalid</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>abdul.khalid@pgncom.co.id</t>
   </si>
   <si>
     <t>Engineer, Service Desk Pusat</t>
   </si>
   <si>
     <t>2019-08-19T02:03:04Z</t>
   </si>
   <si>
-    <t>2026-03-10T06:55:27Z</t>
+    <t>2026-06-04T08:58:12Z</t>
   </si>
   <si>
     <t>Aditya</t>
   </si>
   <si>
     <t>Nugroho</t>
   </si>
   <si>
     <t>aditya.nugroho@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, Service Desk Area Semarang</t>
   </si>
   <si>
     <t>2019-07-29T11:09:43Z</t>
   </si>
   <si>
-    <t>2026-03-06T12:36:49Z</t>
+    <t>2026-06-05T06:06:09Z</t>
   </si>
   <si>
     <t>Agung</t>
   </si>
   <si>
     <t>Kumara</t>
   </si>
   <si>
     <t>agung.kumara@pgncom.co.id</t>
   </si>
   <si>
     <t>Engineer, Service Desk SOR II Manhattan</t>
   </si>
   <si>
     <t>2025-07-24T02:15:14Z</t>
   </si>
   <si>
-    <t>2026-03-10T06:55:09Z</t>
+    <t>2026-06-05T13:44:51Z</t>
   </si>
   <si>
     <t>Samodra</t>
   </si>
   <si>
     <t>agung.samodra@pgascom.co.id</t>
   </si>
   <si>
     <t>2019-07-29T11:09:32Z</t>
   </si>
   <si>
-    <t>2026-03-10T06:19:49Z</t>
+    <t>2026-06-05T07:30:33Z</t>
   </si>
   <si>
     <t>Agus</t>
   </si>
   <si>
     <t>Cucu</t>
   </si>
   <si>
     <t>agus.cucu@pertamina.com</t>
   </si>
   <si>
     <t>Analyst, ICT Planning and Strategy</t>
   </si>
   <si>
     <t>2022-07-20T05:23:58Z</t>
   </si>
   <si>
-    <t>2026-03-09T02:45:23Z</t>
+    <t>2026-06-05T08:24:22Z</t>
   </si>
   <si>
     <t>Ahmad</t>
   </si>
   <si>
     <t>Faruqi</t>
   </si>
   <si>
     <t>ahmad.faruqi@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, Service Desk Area Medan</t>
   </si>
   <si>
     <t>2019-07-29T11:09:44Z</t>
   </si>
   <si>
-    <t>2026-03-09T06:47:40Z</t>
+    <t>2026-06-03T17:00:38Z</t>
   </si>
   <si>
     <t>Fauzan</t>
   </si>
   <si>
     <t>ahmad.fauzan@pgncom.co.id</t>
   </si>
   <si>
     <t>Engineer, Service Desk Area Bogor</t>
   </si>
   <si>
     <t>2019-07-29T11:09:39Z</t>
   </si>
   <si>
-    <t>2026-03-10T01:13:30Z</t>
+    <t>2026-05-25T08:06:43Z</t>
   </si>
   <si>
     <t>Tana'im</t>
   </si>
   <si>
     <t>ahmad.tanaim@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, Service Desk Area Cirebon</t>
   </si>
   <si>
     <t>2019-07-29T11:09:40Z</t>
   </si>
   <si>
-    <t>2026-03-05T02:08:40Z</t>
+    <t>2026-06-05T11:50:49Z</t>
   </si>
   <si>
     <t>Zaenury</t>
   </si>
   <si>
     <t>ahmad.zaenury@pgncom.co.id</t>
   </si>
   <si>
     <t>2025-04-09T02:30:20Z</t>
   </si>
   <si>
-    <t>2026-03-10T04:43:45Z</t>
+    <t>2026-06-05T06:28:43Z</t>
   </si>
   <si>
     <t>Aji</t>
   </si>
   <si>
     <t>Catur</t>
   </si>
   <si>
     <t>aji.catur@pgascom.co.id</t>
   </si>
   <si>
     <t>2023-10-13T07:11:10Z</t>
   </si>
   <si>
-    <t>2026-03-10T06:20:53Z</t>
+    <t>2026-06-04T05:53:42Z</t>
   </si>
   <si>
     <t>Alfath</t>
   </si>
   <si>
     <t>Prabanuadhi</t>
   </si>
   <si>
     <t>alfath.prabanuadhi@pertamina.com</t>
   </si>
   <si>
     <t>Assistant, Management Solutions Development</t>
   </si>
   <si>
     <t>2025-02-06T04:36:45Z</t>
   </si>
   <si>
-    <t>2026-03-06T02:35:09Z</t>
+    <t>2026-06-05T06:28:20Z</t>
   </si>
   <si>
     <t>Andi</t>
   </si>
   <si>
     <t>Maklumi</t>
   </si>
   <si>
     <t>andi.maklumi@pgncom.co.id</t>
   </si>
   <si>
     <t>Team Lead, End Point Support</t>
   </si>
   <si>
     <t>2019-07-17T04:51:39Z</t>
   </si>
   <si>
-    <t>2026-03-10T06:57:09Z</t>
+    <t>2026-06-05T20:58:07Z</t>
   </si>
   <si>
     <t>Nugraha</t>
   </si>
   <si>
     <t>andi.nugraha@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, Service Desk Area Palembang</t>
   </si>
   <si>
     <t>2019-07-29T11:09:36Z</t>
   </si>
   <si>
-    <t>2026-03-10T06:29:23Z</t>
+    <t>2026-06-03T09:47:57Z</t>
   </si>
   <si>
     <t>Andi Salman</t>
   </si>
   <si>
     <t>Alparisi</t>
   </si>
   <si>
     <t>andi@pgncom.co.id</t>
   </si>
   <si>
     <t>2019-07-29T11:09:35Z</t>
   </si>
   <si>
-    <t>2026-03-10T06:54:24Z</t>
+    <t>2026-06-05T11:18:28Z</t>
   </si>
   <si>
     <t>Andriansyah</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
     <t>andriansyah7168@pgncom.co.id</t>
   </si>
   <si>
     <t>2019-07-29T11:09:28Z</t>
   </si>
   <si>
-    <t>2026-03-10T01:55:37Z</t>
+    <t>2026-06-04T13:25:17Z</t>
   </si>
   <si>
     <t>Angga Wahyu Pradana</t>
   </si>
   <si>
     <t>Siregar</t>
   </si>
   <si>
     <t>angga.siregar@pgncom.co.id</t>
   </si>
   <si>
     <t>Engineer, Service Desk Area Surabaya</t>
   </si>
   <si>
     <t>2019-07-29T11:09:42Z</t>
   </si>
   <si>
-    <t>2026-03-09T02:12:35Z</t>
+    <t>2026-06-05T11:17:44Z</t>
   </si>
   <si>
     <t>Anita Lestari</t>
   </si>
   <si>
     <t>Novita</t>
   </si>
   <si>
     <t>anita.novita@pgncom.co.id</t>
   </si>
   <si>
     <t>L0, Service Desk</t>
   </si>
   <si>
     <t>2019-07-29T11:09:46Z</t>
   </si>
   <si>
     <t>2024-07-05T04:17:48Z</t>
   </si>
   <si>
     <t>Apriyadi</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>apriyadi@pgncom.co.id</t>
   </si>
   <si>
     <t>Developer</t>
   </si>
   <si>
     <t>2019-07-29T11:09:34Z</t>
   </si>
   <si>
     <t>2025-07-23T09:14:37Z</t>
   </si>
   <si>
     <t>Aria</t>
   </si>
   <si>
     <t>Intana</t>
   </si>
   <si>
     <t>aria@pgncom.co.id</t>
   </si>
   <si>
-    <t>2026-03-10T04:23:27Z</t>
+    <t>2026-06-05T11:39:14Z</t>
   </si>
   <si>
     <t>Arif</t>
   </si>
   <si>
     <t>Wibowo</t>
   </si>
   <si>
     <t>arif.wibowo@pgncom.co.id</t>
   </si>
   <si>
     <t>2024-01-30T02:48:38Z</t>
   </si>
   <si>
     <t>Aris</t>
   </si>
   <si>
     <t>Rinaldi</t>
   </si>
   <si>
     <t>aris.rinaldi@pgncom.co.id</t>
   </si>
   <si>
     <t>2023-06-06T02:16:42Z</t>
   </si>
@@ -430,135 +430,135 @@
   <si>
     <t>aulia.putra@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, Service Desk Area Bekasi</t>
   </si>
   <si>
     <t>2019-07-29T11:09:37Z</t>
   </si>
   <si>
     <t>2023-06-21T02:34:44Z</t>
   </si>
   <si>
     <t>Brando Handoko</t>
   </si>
   <si>
     <t>Sijabat</t>
   </si>
   <si>
     <t>brando.handoko@pgncom.co.id</t>
   </si>
   <si>
     <t>2025-02-27T08:02:53Z</t>
   </si>
   <si>
-    <t>2026-02-20T02:10:42Z</t>
+    <t>2026-05-25T08:15:49Z</t>
   </si>
   <si>
     <t>Budhi</t>
   </si>
   <si>
     <t>Setiawanto</t>
   </si>
   <si>
     <t>budhi.setiawanto@pgncom.co.id</t>
   </si>
   <si>
     <t>2025-10-29T07:42:25Z</t>
   </si>
   <si>
     <t>Bulyamin</t>
   </si>
   <si>
     <t>bulyamin@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, SOR II Area Karawang</t>
   </si>
   <si>
     <t>2019-07-29T11:09:47Z</t>
   </si>
   <si>
-    <t>2026-03-10T02:20:34Z</t>
+    <t>2026-06-03T08:54:42Z</t>
   </si>
   <si>
     <t>Business Solution</t>
   </si>
   <si>
     <t>Development</t>
   </si>
   <si>
     <t>bsd@pgascom.co.id</t>
   </si>
   <si>
     <t>2020-07-08T01:56:15Z</t>
   </si>
   <si>
-    <t>2026-03-09T08:04:36Z</t>
+    <t>2026-06-04T06:02:08Z</t>
   </si>
   <si>
     <t>Chandra</t>
   </si>
   <si>
     <t>Kusmawan</t>
   </si>
   <si>
     <t>chandra.kusmawan@pgascom.co.id</t>
   </si>
   <si>
     <t>2022-08-03T18:30:15Z</t>
   </si>
   <si>
     <t>Citra</t>
   </si>
   <si>
     <t>Agustiani</t>
   </si>
   <si>
     <t>citra.agustiani@pgascom.co.id</t>
   </si>
   <si>
-    <t>2026-03-10T06:48:51Z</t>
+    <t>2026-06-05T18:21:20Z</t>
   </si>
   <si>
     <t>Deden</t>
   </si>
   <si>
     <t>Humaedi</t>
   </si>
   <si>
     <t>deden.humaedi@pgncom.co.id</t>
   </si>
   <si>
     <t>Team Lead, Service Desk SOR</t>
   </si>
   <si>
     <t>2020-02-27T08:51:22Z</t>
   </si>
   <si>
-    <t>2026-03-09T12:35:32Z</t>
+    <t>2026-06-05T07:35:41Z</t>
   </si>
   <si>
     <t>Derry Arfian</t>
   </si>
   <si>
     <t>derry.arfian@pgascom.co.id</t>
   </si>
   <si>
     <t>Desi</t>
   </si>
   <si>
     <t>Husna</t>
   </si>
   <si>
     <t>desi.husna@pgncom.co.id</t>
   </si>
   <si>
     <t>2024-08-28T03:42:05Z</t>
   </si>
   <si>
     <t>2025-03-19T08:00:32Z</t>
   </si>
   <si>
     <t>Dharma</t>
   </si>
@@ -568,81 +568,81 @@
   <si>
     <t>dharma.widhianto@pgascom.co.id</t>
   </si>
   <si>
     <t>2020-07-01T07:26:10Z</t>
   </si>
   <si>
     <t>2022-08-03T18:30:20Z</t>
   </si>
   <si>
     <t>Donny</t>
   </si>
   <si>
     <t>Harianto</t>
   </si>
   <si>
     <t>donny.harianto@pgncom.co.id</t>
   </si>
   <si>
     <t>Engineer, Service Desk Area Dumai</t>
   </si>
   <si>
     <t>2025-08-07T02:50:40Z</t>
   </si>
   <si>
-    <t>2026-03-09T09:07:27Z</t>
+    <t>2026-06-03T01:31:52Z</t>
   </si>
   <si>
     <t>Elisabet</t>
   </si>
   <si>
     <t>Florents</t>
   </si>
   <si>
     <t>elisabet.florents@pgncom.co.id</t>
   </si>
   <si>
     <t>2024-07-05T04:19:48Z</t>
   </si>
   <si>
-    <t>2026-03-10T05:03:49Z</t>
+    <t>2026-06-05T06:09:57Z</t>
   </si>
   <si>
     <t>End User</t>
   </si>
   <si>
     <t>Support</t>
   </si>
   <si>
     <t>eus@pgascom.co.id</t>
   </si>
   <si>
     <t>2020-07-14T03:25:32Z</t>
   </si>
   <si>
-    <t>2026-01-26T12:00:04Z</t>
+    <t>2026-06-05T03:50:13Z</t>
   </si>
   <si>
     <t>Firman</t>
   </si>
   <si>
     <t>Sumantri</t>
   </si>
   <si>
     <t>firman.sumantri@pgascom.co.id</t>
   </si>
   <si>
     <t>PGASCOM</t>
   </si>
   <si>
     <t>2019-07-16T09:19:11Z</t>
   </si>
   <si>
     <t>2024-03-18T04:26:43Z</t>
   </si>
   <si>
     <t>Fitri Indah</t>
   </si>
   <si>
     <t>Rahayu</t>
   </si>
@@ -661,366 +661,366 @@
   <si>
     <t>Stalinjesurathinam</t>
   </si>
   <si>
     <t>flashma.stalinjesurathinam@freshworks.com</t>
   </si>
   <si>
     <t>2025-01-20T09:54:36Z</t>
   </si>
   <si>
     <t>2025-01-29T06:13:38Z</t>
   </si>
   <si>
     <t>Frans Joheri</t>
   </si>
   <si>
     <t>Sianturi</t>
   </si>
   <si>
     <t>frans.sianturi@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, ICT Reps Area Medan</t>
   </si>
   <si>
-    <t>2026-03-02T06:29:03Z</t>
+    <t>2026-05-29T10:06:47Z</t>
   </si>
   <si>
     <t>George</t>
   </si>
   <si>
     <t>Tetelepta</t>
   </si>
   <si>
     <t>george.tetelepta@pgncom.co.id</t>
   </si>
   <si>
     <t>2024-01-30T02:51:37Z</t>
   </si>
   <si>
     <t>2025-02-27T08:09:15Z</t>
   </si>
   <si>
     <t>Gito</t>
   </si>
   <si>
     <t>Swasono</t>
   </si>
   <si>
     <t>gito@pgncom.co.id</t>
   </si>
   <si>
     <t>2019-07-29T11:09:33Z</t>
   </si>
   <si>
-    <t>2026-03-10T06:23:19Z</t>
+    <t>2026-06-04T05:52:33Z</t>
   </si>
   <si>
     <t>Hafidz</t>
   </si>
   <si>
     <t>Rizal</t>
   </si>
   <si>
     <t>hafidz.rizal@pgascom.co.id</t>
   </si>
   <si>
     <t>Handoko</t>
   </si>
   <si>
     <t>Ramadhan</t>
   </si>
   <si>
     <t>handoko.ramadhan@pertamina.com</t>
   </si>
   <si>
     <t>2025-09-08T09:16:54Z</t>
   </si>
   <si>
-    <t>2026-03-10T01:08:17Z</t>
+    <t>2026-06-05T17:00:28Z</t>
   </si>
   <si>
     <t>Harun</t>
   </si>
   <si>
     <t>Rasyid</t>
   </si>
   <si>
     <t>harun.rasyid@pgncom.co.id</t>
   </si>
   <si>
     <t>Servicedesk Area Medan</t>
   </si>
   <si>
     <t>2023-10-12T08:20:55Z</t>
   </si>
   <si>
-    <t>2026-03-10T02:41:50Z</t>
+    <t>2026-06-03T02:18:39Z</t>
   </si>
   <si>
     <t>Hendi</t>
   </si>
   <si>
     <t>Novianto</t>
   </si>
   <si>
     <t>hendi.novianto@pertamina.com</t>
   </si>
   <si>
     <t>Sr. Analyst II, ICT Planning, Governance, and Strategy</t>
   </si>
   <si>
     <t>2024-03-05T03:05:12Z</t>
   </si>
   <si>
-    <t>2026-03-10T00:00:48Z</t>
+    <t>2026-06-05T10:30:35Z</t>
   </si>
   <si>
     <t>Hery</t>
   </si>
   <si>
     <t>Liandro</t>
   </si>
   <si>
     <t>hery@weefer.co.id</t>
   </si>
   <si>
     <t>Business Development Director</t>
   </si>
   <si>
     <t>2019-07-16T03:43:11Z</t>
   </si>
   <si>
     <t>2023-06-10T08:14:16Z</t>
   </si>
   <si>
     <t>Incident Respons</t>
   </si>
   <si>
     <t>SOC</t>
   </si>
   <si>
     <t>irsoc@pgascom.co.id</t>
   </si>
   <si>
     <t>L2 SOC</t>
   </si>
   <si>
     <t>2020-03-16T02:24:56Z</t>
   </si>
   <si>
     <t>2025-08-11T16:03:44Z</t>
   </si>
   <si>
     <t>Infrastructure</t>
   </si>
   <si>
     <t>Management</t>
   </si>
   <si>
     <t>im.pgn@pgncom.co.id</t>
   </si>
   <si>
     <t>2024-03-19T00:59:21Z</t>
   </si>
   <si>
-    <t>2026-03-10T01:42:39Z</t>
+    <t>2026-06-05T04:27:03Z</t>
   </si>
   <si>
     <t>Iqbal</t>
   </si>
   <si>
     <t>Muhammadin</t>
   </si>
   <si>
     <t>iqbal.muhammadin@pgncom.co.id</t>
   </si>
   <si>
     <t>2025-05-05T04:24:54Z</t>
   </si>
   <si>
-    <t>2026-03-10T05:08:59Z</t>
+    <t>2026-06-04T09:12:32Z</t>
   </si>
   <si>
     <t>IT Operation</t>
   </si>
   <si>
     <t>Center</t>
   </si>
   <si>
     <t>itoc@pgncom.co.id</t>
   </si>
   <si>
     <t>2020-07-07T04:11:12Z</t>
   </si>
   <si>
-    <t>2026-03-10T06:18:56Z</t>
+    <t>2026-06-05T21:51:43Z</t>
   </si>
   <si>
     <t>Izzul</t>
   </si>
   <si>
     <t>Naisan</t>
   </si>
   <si>
     <t>izzul.naisan@pertamina.com</t>
   </si>
   <si>
     <t>Sr. Analyst I, Business Solutions Development</t>
   </si>
   <si>
     <t>2026-01-29T10:05:13Z</t>
   </si>
   <si>
-    <t>2026-03-10T05:08:34Z</t>
+    <t>2026-05-29T04:12:25Z</t>
   </si>
   <si>
     <t>Jovita</t>
   </si>
   <si>
     <t>Fernando</t>
   </si>
   <si>
     <t>jovita.fernando@freshworks.com</t>
   </si>
   <si>
     <t>Technical Account Manager, Freshworks</t>
   </si>
   <si>
     <t>2023-12-08T02:49:49Z</t>
   </si>
   <si>
     <t>2024-11-15T10:36:52Z</t>
   </si>
   <si>
     <t>Khoirur</t>
   </si>
   <si>
     <t>Rosiqin</t>
   </si>
   <si>
     <t>khoirur.rosikin@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, ICT Reps Area Surabaya</t>
   </si>
   <si>
     <t>2019-07-29T11:09:45Z</t>
   </si>
   <si>
-    <t>2026-03-10T04:07:05Z</t>
+    <t>2026-06-05T01:38:32Z</t>
   </si>
   <si>
     <t>Kukuh</t>
   </si>
   <si>
     <t>Anggoro</t>
   </si>
   <si>
     <t>kukuh.anggoro@pgncom.co.id</t>
   </si>
   <si>
-    <t>2026-03-10T06:44:32Z</t>
+    <t>2026-06-05T14:18:33Z</t>
   </si>
   <si>
     <t>L2</t>
   </si>
   <si>
     <t>Security Operation Center</t>
   </si>
   <si>
     <t>l2soc@pgncom.co.id</t>
   </si>
   <si>
     <t>2024-01-18T01:50:58Z</t>
   </si>
   <si>
-    <t>2026-03-10T06:04:04Z</t>
+    <t>2026-06-05T20:31:50Z</t>
   </si>
   <si>
     <t>L3</t>
   </si>
   <si>
     <t>l3soc@pgncom.co.id</t>
   </si>
   <si>
     <t>L3 SOC</t>
   </si>
   <si>
     <t>2024-01-18T02:18:24Z</t>
   </si>
   <si>
-    <t>2026-01-19T02:26:02Z</t>
+    <t>2026-04-16T13:11:26Z</t>
   </si>
   <si>
     <t>M Rizky</t>
   </si>
   <si>
     <t>Romadhon</t>
   </si>
   <si>
     <t>muhammad.rizky@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, ICT Reps Area Lampung</t>
   </si>
   <si>
     <t>2019-07-29T11:09:41Z</t>
   </si>
   <si>
-    <t>2026-03-10T01:18:06Z</t>
+    <t>2026-06-03T03:38:29Z</t>
   </si>
   <si>
     <t>M. Iqbal Maulana</t>
   </si>
   <si>
     <t>Yusuf</t>
   </si>
   <si>
     <t>iqbal.yusuf@pgncom.co.id</t>
   </si>
   <si>
     <t>2019-10-14T05:40:28Z</t>
   </si>
   <si>
     <t>2025-04-09T02:29:30Z</t>
   </si>
   <si>
     <t>Management Information</t>
   </si>
   <si>
     <t>System</t>
   </si>
   <si>
     <t>mis@pgascom.co.id</t>
   </si>
   <si>
     <t>2020-06-30T07:28:47Z</t>
   </si>
   <si>
-    <t>2026-03-06T04:10:13Z</t>
+    <t>2026-06-02T08:50:58Z</t>
   </si>
   <si>
     <t>Management Solution</t>
   </si>
   <si>
     <t>msd@pgascom.co.id</t>
   </si>
   <si>
     <t>2020-07-08T01:57:49Z</t>
   </si>
   <si>
     <t>2025-10-07T03:42:12Z</t>
   </si>
   <si>
     <t>Masyita</t>
   </si>
   <si>
     <t>Mustika Sari Yani</t>
   </si>
   <si>
     <t>masyita.mustikas@pgncom.co.id</t>
   </si>
   <si>
     <t>2024-02-21T02:57:31Z</t>
   </si>
@@ -1033,567 +1033,567 @@
   <si>
     <t>Panjaitan</t>
   </si>
   <si>
     <t>muhammad.hafis@pgascom.co.id</t>
   </si>
   <si>
     <t>2023-03-30T07:01:53Z</t>
   </si>
   <si>
     <t>Miftakh</t>
   </si>
   <si>
     <t>Zein</t>
   </si>
   <si>
     <t>miftakh.zein@pertamina.com</t>
   </si>
   <si>
     <t>Analyst II, Management Information System</t>
   </si>
   <si>
     <t>2022-07-20T06:16:14Z</t>
   </si>
   <si>
-    <t>2026-03-03T02:53:02Z</t>
+    <t>2026-05-06T07:13:14Z</t>
   </si>
   <si>
     <t>Mochammad Amin</t>
   </si>
   <si>
     <t>Bashori</t>
   </si>
   <si>
     <t>amin.bashori@pgascom.co.id</t>
   </si>
   <si>
-    <t>2026-03-10T06:28:38Z</t>
+    <t>2026-06-05T10:15:22Z</t>
   </si>
   <si>
     <t>Mona Sanggulria</t>
   </si>
   <si>
     <t>Sinambela</t>
   </si>
   <si>
     <t>mona.sinambela@pgncom.co.id</t>
   </si>
   <si>
     <t>2025-07-23T09:19:45Z</t>
   </si>
   <si>
-    <t>2026-03-10T05:14:06Z</t>
+    <t>2026-06-05T08:52:34Z</t>
   </si>
   <si>
     <t>Monika</t>
   </si>
   <si>
     <t>Sathyamurthy</t>
   </si>
   <si>
     <t>monika.sathyamurthy@freshworks.com</t>
   </si>
   <si>
     <t>2022-07-04T10:41:10Z</t>
   </si>
   <si>
     <t>2023-06-10T08:14:20Z</t>
   </si>
   <si>
     <t>Muh</t>
   </si>
   <si>
     <t>Rohman</t>
   </si>
   <si>
     <t>muh.rohman@pgncom.co.id</t>
   </si>
   <si>
     <t>2023-06-06T02:12:40Z</t>
   </si>
   <si>
     <t>Muhammad</t>
   </si>
   <si>
     <t>muhammad.iqbal@pgncom.co.id</t>
   </si>
   <si>
-    <t>2026-03-10T06:10:26Z</t>
+    <t>2026-06-04T10:15:57Z</t>
   </si>
   <si>
     <t>Munawir</t>
   </si>
   <si>
     <t>munawir@pgncom.co.id</t>
   </si>
   <si>
     <t>Engineer, Service Desk KTI</t>
   </si>
   <si>
-    <t>2026-03-06T04:11:16Z</t>
+    <t>2026-06-05T13:18:33Z</t>
   </si>
   <si>
     <t>Muhammad Denny</t>
   </si>
   <si>
     <t>Hidayat</t>
   </si>
   <si>
     <t>muhammad.hidayat@pgascom.co.id</t>
   </si>
   <si>
     <t>2023-04-11T04:09:57Z</t>
   </si>
   <si>
-    <t>2026-03-06T08:44:41Z</t>
+    <t>2026-06-05T05:03:48Z</t>
   </si>
   <si>
     <t>Muhammad Faizi</t>
   </si>
   <si>
     <t>Munir</t>
   </si>
   <si>
     <t>faizi.munir@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, ICT Reps Area Pasuruan</t>
   </si>
   <si>
-    <t>2026-03-10T03:21:31Z</t>
+    <t>2026-05-26T08:06:44Z</t>
   </si>
   <si>
     <t>Murdiono</t>
   </si>
   <si>
     <t>murdiono@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, ICT Reps Area Bitung</t>
   </si>
   <si>
-    <t>2026-03-02T13:09:26Z</t>
+    <t>2026-05-20T21:09:24Z</t>
   </si>
   <si>
     <t>Mustaqim</t>
   </si>
   <si>
     <t>Rusmiyanto</t>
   </si>
   <si>
     <t>mustaqim.rusmiyanto@pgncom.co.id</t>
   </si>
   <si>
     <t>2022-08-22T06:46:13Z</t>
   </si>
   <si>
     <t>2023-06-21T02:29:09Z</t>
   </si>
   <si>
     <t>Nur</t>
   </si>
   <si>
     <t>Alim</t>
   </si>
   <si>
     <t>nur.alim@pertamina.com</t>
   </si>
   <si>
     <t>Sr Analyst, Data Communication</t>
   </si>
   <si>
     <t>2023-09-21T07:58:39Z</t>
   </si>
   <si>
-    <t>2026-03-09T08:03:36Z</t>
+    <t>2026-06-04T13:22:33Z</t>
   </si>
   <si>
     <t>Piyan</t>
   </si>
   <si>
     <t>Widi Anwar</t>
   </si>
   <si>
     <t>piyan.anwar@pgncom.co.id</t>
   </si>
   <si>
     <t>Engineer, Servicedesk Area Tangerang</t>
   </si>
   <si>
     <t>2023-06-21T02:34:01Z</t>
   </si>
   <si>
-    <t>2026-03-10T04:14:58Z</t>
+    <t>2026-06-04T01:16:50Z</t>
   </si>
   <si>
     <t>Prawira Aditama</t>
   </si>
   <si>
     <t>prawira.putra@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, ICT Reps Area Sidoarjo</t>
   </si>
   <si>
-    <t>2026-03-10T05:29:21Z</t>
+    <t>2026-06-05T19:59:59Z</t>
   </si>
   <si>
     <t>Rachel</t>
   </si>
   <si>
     <t>rachel@freshservice.com</t>
   </si>
   <si>
     <t>2019-05-03T07:16:09Z</t>
   </si>
   <si>
     <t>2022-08-03T18:30:14Z</t>
   </si>
   <si>
     <t>Raga Dee</t>
   </si>
   <si>
     <t>Tetriana</t>
   </si>
   <si>
     <t>raga.tetriana@pgncom.co.id</t>
   </si>
   <si>
     <t>Engineer, Service Desk Pusar</t>
   </si>
   <si>
-    <t>2026-03-10T06:54:53Z</t>
+    <t>2026-06-05T06:00:33Z</t>
   </si>
   <si>
     <t>Rahmad Agung</t>
   </si>
   <si>
     <t>Riskiyanto</t>
   </si>
   <si>
     <t>rahmad.agung@pgncom.co.id</t>
   </si>
   <si>
-    <t>2026-03-04T06:50:38Z</t>
+    <t>2026-06-05T10:44:18Z</t>
   </si>
   <si>
     <t>Rahmat</t>
   </si>
   <si>
     <t>rahmat.hidayat@pgncom.co.id</t>
   </si>
   <si>
     <t>2024-05-03T02:34:51Z</t>
   </si>
   <si>
     <t>Rangga</t>
   </si>
   <si>
     <t>Setiawan</t>
   </si>
   <si>
     <t>rangga@pgascom.co.id</t>
   </si>
   <si>
     <t>Team Leader, Service Desk Pusat</t>
   </si>
   <si>
     <t>2019-07-29T11:09:30Z</t>
   </si>
   <si>
-    <t>2026-03-10T04:59:11Z</t>
+    <t>2026-06-05T09:23:14Z</t>
   </si>
   <si>
     <t>Raswadi</t>
   </si>
   <si>
     <t>raswadi@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, ICT Reps Area Jakarta</t>
   </si>
   <si>
-    <t>2026-03-10T04:01:32Z</t>
+    <t>2026-06-03T02:29:48Z</t>
   </si>
   <si>
     <t>Riandy</t>
   </si>
   <si>
     <t>Arizon</t>
   </si>
   <si>
     <t>riandy.arizon@pertamina.com</t>
   </si>
   <si>
     <t>Analyst II, Infrastructure Management</t>
   </si>
   <si>
     <t>2024-03-18T02:46:10Z</t>
   </si>
   <si>
-    <t>2026-03-10T02:04:27Z</t>
+    <t>2026-05-21T01:44:08Z</t>
   </si>
   <si>
     <t>Riki</t>
   </si>
   <si>
     <t>Dwicaksono</t>
   </si>
   <si>
     <t>riki.wicaksono@pgncom.co.id</t>
   </si>
   <si>
     <t>Sr. Staff IT and Platform Operation, PGNCOM</t>
   </si>
   <si>
     <t>2025-02-05T04:11:28Z</t>
   </si>
   <si>
-    <t>2026-03-09T08:06:36Z</t>
+    <t>2026-06-05T07:22:55Z</t>
   </si>
   <si>
     <t>Rivaldi</t>
   </si>
   <si>
     <t>Ardiansyah</t>
   </si>
   <si>
     <t>rivaldi@pgascom.co.id</t>
   </si>
   <si>
     <t>Team Lead, End User Support</t>
   </si>
   <si>
     <t>2019-05-15T02:55:44Z</t>
   </si>
   <si>
-    <t>2026-03-10T06:45:51Z</t>
+    <t>2026-06-05T10:06:19Z</t>
   </si>
   <si>
     <t>Rizka</t>
   </si>
   <si>
     <t>Fayyadhila</t>
   </si>
   <si>
     <t>rizka.fayyadhila@pgncom.co.id</t>
   </si>
   <si>
     <t xml:space="preserve">L0, Service Desk </t>
   </si>
   <si>
     <t>2022-04-13T04:15:26Z</t>
   </si>
   <si>
     <t>2024-07-05T04:07:57Z</t>
   </si>
   <si>
     <t>Sandi</t>
   </si>
   <si>
     <t>Priadi</t>
   </si>
   <si>
     <t>sandi.priadi@pgncom.co.id</t>
   </si>
   <si>
     <t>ICS Service</t>
   </si>
   <si>
     <t>2024-08-06T09:40:24Z</t>
   </si>
   <si>
     <t>2025-05-05T04:23:01Z</t>
   </si>
   <si>
     <t>Security Operation</t>
   </si>
   <si>
     <t>msoc@pgascom.co.id</t>
   </si>
   <si>
     <t>2019-08-21T05:20:11Z</t>
   </si>
   <si>
-    <t>2026-03-10T06:51:13Z</t>
+    <t>2026-06-05T20:57:51Z</t>
   </si>
   <si>
     <t>Sigit</t>
   </si>
   <si>
     <t>Prasetyo</t>
   </si>
   <si>
     <t>sip@pgncom.co.id</t>
   </si>
   <si>
     <t>2023-09-06T03:49:48Z</t>
   </si>
   <si>
     <t>2025-02-05T03:42:25Z</t>
   </si>
   <si>
     <t>Purnomo</t>
   </si>
   <si>
     <t>sigit.purnomo@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, ICT Reps Area Jakarta Ketapang</t>
   </si>
   <si>
     <t>2025-07-23T09:15:46Z</t>
   </si>
   <si>
     <t>Sutrisno</t>
   </si>
   <si>
     <t>sigit.sutrisno@pgncom.co.id</t>
   </si>
   <si>
     <t>Professional Developer</t>
   </si>
   <si>
     <t>2024-08-28T01:49:08Z</t>
   </si>
   <si>
-    <t>2026-03-10T04:40:41Z</t>
+    <t>2026-06-04T03:15:48Z</t>
   </si>
   <si>
     <t>Suci</t>
   </si>
   <si>
     <t>Akbaria</t>
   </si>
   <si>
     <t>suci.akbaria@pgncom.co.id</t>
   </si>
   <si>
     <t>2022-11-07T07:04:47Z</t>
   </si>
   <si>
-    <t>2026-03-09T08:15:43Z</t>
+    <t>2026-06-05T05:40:28Z</t>
   </si>
   <si>
     <t>Tegas Tiardo</t>
   </si>
   <si>
     <t>Sormin</t>
   </si>
   <si>
     <t>tegas.tiardo@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, ICT Reps Area Pekanbaru</t>
   </si>
   <si>
     <t>2019-07-29T11:09:38Z</t>
   </si>
   <si>
-    <t>2026-03-10T04:06:10Z</t>
+    <t>2026-06-05T10:25:55Z</t>
   </si>
   <si>
     <t>Teguh</t>
   </si>
   <si>
     <t>Dhanu</t>
   </si>
   <si>
     <t>teguh.umar@pertamina.com</t>
   </si>
   <si>
     <t>Network Operation Center, Department Head</t>
   </si>
   <si>
     <t>2023-09-21T07:56:17Z</t>
   </si>
   <si>
-    <t>2026-03-10T05:54:09Z</t>
+    <t>2026-06-02T02:24:06Z</t>
   </si>
   <si>
     <t>Tety</t>
   </si>
   <si>
     <t>Aryanti</t>
   </si>
   <si>
     <t>tety.aryanti@pertamina.com</t>
   </si>
   <si>
     <t>Sr Analyst, Business Solutions Development</t>
   </si>
   <si>
     <t>2022-07-20T06:14:37Z</t>
   </si>
   <si>
     <t>2026-01-29T10:04:56Z</t>
   </si>
   <si>
     <t>Tiara</t>
   </si>
   <si>
     <t>Reisaona</t>
   </si>
   <si>
     <t>tiara.reisaona@pgncom.co.id</t>
   </si>
   <si>
     <t>2024-05-03T02:50:50Z</t>
   </si>
   <si>
-    <t>2026-03-10T04:28:07Z</t>
+    <t>2026-06-05T02:33:05Z</t>
   </si>
   <si>
     <t>Tubagus</t>
   </si>
   <si>
     <t>Dharmawan</t>
   </si>
   <si>
     <t>tubagus.dharmawan@pertamina.com</t>
   </si>
   <si>
     <t>Analyst I IT Cybersecurity Intelligence &amp;Threat Response</t>
   </si>
   <si>
     <t>2022-07-20T06:00:13Z</t>
   </si>
   <si>
-    <t>2026-02-13T03:44:02Z</t>
+    <t>2026-06-04T19:36:46Z</t>
   </si>
   <si>
     <t>Ubaidillah</t>
   </si>
   <si>
     <t>ubaidillah@pgascom.co.id</t>
   </si>
   <si>
     <t>Engineer, ICT Reps Area Cilegon</t>
   </si>
   <si>
-    <t>2026-03-09T04:54:04Z</t>
+    <t>2026-06-03T08:02:33Z</t>
   </si>
   <si>
     <t>Vaishali</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>vaishali.b@freshworks.com</t>
   </si>
   <si>
     <t>2025-02-17T03:26:00Z</t>
   </si>
   <si>
     <t>2025-02-17T07:16:49Z</t>
   </si>
   <si>
     <t>Vishali</t>
   </si>
   <si>
     <t>Venkateswaran</t>
   </si>
   <si>
     <t>vishali.venkateswaran@freshworks.com</t>
   </si>
@@ -1606,102 +1606,102 @@
   <si>
     <t>2025-01-20T09:53:10Z</t>
   </si>
   <si>
     <t>Wakhid</t>
   </si>
   <si>
     <t>wakhid.prasetyo@pgncom.co.id</t>
   </si>
   <si>
     <t>2025-10-29T07:42:08Z</t>
   </si>
   <si>
     <t>Widya</t>
   </si>
   <si>
     <t>Pratama</t>
   </si>
   <si>
     <t>widya.pratama@pgncom.co.id</t>
   </si>
   <si>
     <t>2024-05-03T02:40:03Z</t>
   </si>
   <si>
-    <t>2026-03-10T05:58:40Z</t>
+    <t>2026-06-05T06:35:03Z</t>
   </si>
   <si>
     <t>Yatheesh</t>
   </si>
   <si>
     <t>Bangera</t>
   </si>
   <si>
     <t>yatheesh.bangera@freshworks.com</t>
   </si>
   <si>
     <t>2024-08-29T05:08:00Z</t>
   </si>
   <si>
     <t>2025-01-20T09:52:19Z</t>
   </si>
   <si>
     <t>Yiyip</t>
   </si>
   <si>
     <t>Gunta Triwibawa</t>
   </si>
   <si>
     <t>yiyip.gunta@pgncom.co.id</t>
   </si>
   <si>
     <t>End-Point Support</t>
   </si>
   <si>
     <t>2019-07-17T04:53:33Z</t>
   </si>
   <si>
     <t>2025-07-23T09:14:11Z</t>
   </si>
   <si>
     <t>Yiyip Dwi</t>
   </si>
   <si>
     <t>Sapputra</t>
   </si>
   <si>
     <t>yiyip.sapputra@pgascom.co.id</t>
   </si>
   <si>
     <t>Sr. Staff, ICT Service Management</t>
   </si>
   <si>
     <t>2019-07-26T07:49:33Z</t>
   </si>
   <si>
-    <t>2026-03-09T08:50:46Z</t>
+    <t>2026-04-23T12:04:10Z</t>
   </si>
   <si>
     <t>Yudha</t>
   </si>
   <si>
     <t>Permana</t>
   </si>
   <si>
     <t>yudha.permana@pgncom.co.id</t>
   </si>
   <si>
     <t>Developer, PGNCOM</t>
   </si>
   <si>
     <t>2025-02-06T04:34:35Z</t>
   </si>
   <si>
     <t>2025-09-08T09:19:44Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">